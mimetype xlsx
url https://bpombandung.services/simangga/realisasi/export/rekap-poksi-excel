--- v0 (2026-05-03)
+++ v1 (2026-08-23)
@@ -729,156 +729,156 @@
       </c>
       <c r="H5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="6">
         <v>1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="6">
         <v>1</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="7">
-        <v>23440000</v>
+        <v>29740000</v>
       </c>
       <c r="G6" s="7">
-        <v>3082500.0</v>
+        <v>12586996.0</v>
       </c>
       <c r="H6" s="8">
-        <v>13.15</v>
+        <v>42.32</v>
       </c>
       <c r="I6" s="7">
-        <v>20357500.0</v>
+        <v>17153004.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="6">
         <v>2</v>
       </c>
       <c r="B7" s="5"/>
       <c r="C7" s="6">
         <v>2</v>
       </c>
       <c r="D7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="8"/>
       <c r="I7" s="7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="9"/>
       <c r="B8" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="10"/>
       <c r="F8" s="11">
-        <v>23440000</v>
+        <v>29740000</v>
       </c>
       <c r="G8" s="11">
-        <v>3082500.0</v>
+        <v>12586996.0</v>
       </c>
       <c r="H8" s="12">
-        <v>13.15</v>
+        <v>42.32</v>
       </c>
       <c r="I8" s="11">
-        <v>20357500.0</v>
+        <v>17153004.0</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="6">
         <v>3</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="6">
         <v>1</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="7">
-        <v>4057740000</v>
+        <v>4365616000</v>
       </c>
       <c r="G9" s="7">
-        <v>2817376487.0</v>
+        <v>3703045556.0</v>
       </c>
       <c r="H9" s="8">
-        <v>69.43</v>
+        <v>84.82</v>
       </c>
       <c r="I9" s="7">
-        <v>1240363513.0</v>
+        <v>662570444.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="6">
         <v>4</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="6">
         <v>2</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="F10" s="7">
         <v>9088000</v>
       </c>
       <c r="G10" s="7">
-        <v>3250000.0</v>
+        <v>3869990.0</v>
       </c>
       <c r="H10" s="8">
-        <v>35.76</v>
+        <v>42.58</v>
       </c>
       <c r="I10" s="7">
-        <v>5838000.0</v>
+        <v>5218010.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="6">
         <v>5</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="6">
         <v>3</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="8"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="6">
         <v>6</v>
       </c>
@@ -903,623 +903,643 @@
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="6">
         <v>5</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>21</v>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="8"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="9"/>
       <c r="B14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="10"/>
       <c r="F14" s="11">
-        <v>4066828000</v>
+        <v>4374704000</v>
       </c>
       <c r="G14" s="11">
-        <v>2820626487.0</v>
+        <v>3706915546.0</v>
       </c>
       <c r="H14" s="12">
-        <v>69.36</v>
+        <v>84.74</v>
       </c>
       <c r="I14" s="11">
-        <v>1246201513.0</v>
+        <v>667788454.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="6">
         <v>8</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="6">
         <v>1</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="7">
-        <v>180052000</v>
+        <v>325282000</v>
       </c>
       <c r="G15" s="7">
-        <v>106177690.0</v>
+        <v>216536053.0</v>
       </c>
       <c r="H15" s="8">
-        <v>58.97</v>
+        <v>66.57</v>
       </c>
       <c r="I15" s="7">
-        <v>73874310.0</v>
+        <v>108745947.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="6">
         <v>9</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="6">
         <v>2</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>25</v>
       </c>
       <c r="F16" s="7">
         <v>6480000</v>
       </c>
       <c r="G16" s="7">
-        <v>1800000.0</v>
+        <v>6448132.0</v>
       </c>
       <c r="H16" s="8">
-        <v>27.78</v>
+        <v>99.51</v>
       </c>
       <c r="I16" s="7">
-        <v>4680000.0</v>
+        <v>31868.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="6">
         <v>10</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="6">
         <v>3</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F17" s="7">
         <v>24479000</v>
       </c>
-      <c r="G17" s="7"/>
-      <c r="H17" s="8"/>
+      <c r="G17" s="7">
+        <v>13893091.0</v>
+      </c>
+      <c r="H17" s="8">
+        <v>56.76</v>
+      </c>
       <c r="I17" s="7">
-        <v>24479000</v>
+        <v>10585909.0</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="6">
         <v>11</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="6">
         <v>4</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F18" s="7">
         <v>127268000</v>
       </c>
       <c r="G18" s="7">
-        <v>34039024.0</v>
+        <v>75174258.0</v>
       </c>
       <c r="H18" s="8">
-        <v>26.75</v>
+        <v>59.07</v>
       </c>
       <c r="I18" s="7">
-        <v>93228976.0</v>
+        <v>52093742.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="6">
         <v>12</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="6">
         <v>5</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>28</v>
       </c>
       <c r="F19" s="7">
         <v>537712000</v>
       </c>
       <c r="G19" s="7">
-        <v>122827179.0</v>
+        <v>335678265.0</v>
       </c>
       <c r="H19" s="8">
-        <v>22.84</v>
+        <v>62.43</v>
       </c>
       <c r="I19" s="7">
-        <v>414884821.0</v>
+        <v>202033735.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="6">
         <v>13</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="6">
         <v>6</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F20" s="7">
         <v>359775000</v>
       </c>
       <c r="G20" s="7">
-        <v>76494489.0</v>
+        <v>203528080.0</v>
       </c>
       <c r="H20" s="8">
-        <v>21.26</v>
+        <v>56.57</v>
       </c>
       <c r="I20" s="7">
-        <v>283280511.0</v>
+        <v>156246920.0</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="6">
         <v>14</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="6">
         <v>7</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>30</v>
       </c>
       <c r="F21" s="7">
         <v>30821000</v>
       </c>
       <c r="G21" s="7">
-        <v>6913500.0</v>
+        <v>16259970.0</v>
       </c>
       <c r="H21" s="8">
-        <v>22.43</v>
+        <v>52.76</v>
       </c>
       <c r="I21" s="7">
-        <v>23907500.0</v>
+        <v>14561030.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="6">
         <v>15</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="6">
         <v>8</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E22" s="5" t="s">
         <v>31</v>
       </c>
       <c r="F22" s="7">
-        <v>636448000</v>
+        <v>688058000</v>
       </c>
       <c r="G22" s="7">
-        <v>137526940.0</v>
+        <v>342362215.0</v>
       </c>
       <c r="H22" s="8">
-        <v>21.61</v>
+        <v>49.76</v>
       </c>
       <c r="I22" s="7">
-        <v>498921060.0</v>
+        <v>345695785.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="9"/>
       <c r="B23" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="10"/>
       <c r="F23" s="11">
-        <v>1903035000</v>
+        <v>2099875000</v>
       </c>
       <c r="G23" s="11">
-        <v>485778822.0</v>
+        <v>1209880064.0</v>
       </c>
       <c r="H23" s="12">
-        <v>25.53</v>
+        <v>57.62</v>
       </c>
       <c r="I23" s="11">
-        <v>1417256178.0</v>
+        <v>889994936.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="6">
         <v>16</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="6">
         <v>1</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F24" s="7">
-        <v>2350565000</v>
+        <v>2479620000</v>
       </c>
       <c r="G24" s="7">
-        <v>232709480.0</v>
+        <v>1230135526.0</v>
       </c>
       <c r="H24" s="8">
-        <v>9.9</v>
+        <v>49.61</v>
       </c>
       <c r="I24" s="7">
-        <v>2117855520.0</v>
+        <v>1249484474.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="6">
         <v>17</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="6">
         <v>2</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F25" s="7">
         <v>459858000</v>
       </c>
-      <c r="G25" s="7"/>
-      <c r="H25" s="8"/>
+      <c r="G25" s="7">
+        <v>129525255.0</v>
+      </c>
+      <c r="H25" s="8">
+        <v>28.17</v>
+      </c>
       <c r="I25" s="7">
-        <v>459858000</v>
+        <v>330332745.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="6">
         <v>18</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="6">
         <v>3</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F26" s="7">
         <v>885061000</v>
       </c>
       <c r="G26" s="7">
-        <v>55034509.0</v>
+        <v>470216704.0</v>
       </c>
       <c r="H26" s="8">
-        <v>6.22</v>
+        <v>53.13</v>
       </c>
       <c r="I26" s="7">
-        <v>830026491.0</v>
+        <v>414844296.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="6">
         <v>19</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="6">
         <v>4</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E27" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F27" s="7">
         <v>1884584000</v>
       </c>
       <c r="G27" s="7"/>
       <c r="H27" s="8"/>
       <c r="I27" s="7">
         <v>1884584000</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="9"/>
       <c r="B28" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="10"/>
       <c r="F28" s="11">
-        <v>5580068000</v>
+        <v>5709123000</v>
       </c>
       <c r="G28" s="11">
-        <v>287743989.0</v>
+        <v>1829877485.0</v>
       </c>
       <c r="H28" s="12">
-        <v>5.16</v>
+        <v>32.05</v>
       </c>
       <c r="I28" s="11">
-        <v>5292324011.0</v>
+        <v>3879245515.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="6">
         <v>20</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>39</v>
       </c>
       <c r="C29" s="6">
         <v>1</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E29" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F29" s="7">
         <v>646370000</v>
       </c>
       <c r="G29" s="7">
-        <v>77049269.12</v>
+        <v>150494169.0</v>
       </c>
       <c r="H29" s="8">
-        <v>11.92</v>
+        <v>23.28</v>
       </c>
       <c r="I29" s="7">
-        <v>569320730.88</v>
+        <v>495875831.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="6">
         <v>21</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="6">
         <v>2</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="F30" s="7"/>
+      <c r="F30" s="7">
+        <v>184800000</v>
+      </c>
       <c r="G30" s="7"/>
       <c r="H30" s="8"/>
-      <c r="I30" s="7"/>
+      <c r="I30" s="7">
+        <v>184800000</v>
+      </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="6">
         <v>22</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="6">
         <v>3</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="F31" s="7"/>
+      <c r="F31" s="7">
+        <v>681800000</v>
+      </c>
       <c r="G31" s="7"/>
       <c r="H31" s="8"/>
-      <c r="I31" s="7"/>
+      <c r="I31" s="7">
+        <v>681800000</v>
+      </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="6">
         <v>23</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="6">
         <v>4</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E32" s="5" t="s">
         <v>43</v>
       </c>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="8"/>
       <c r="I32" s="7"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="6">
         <v>24</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="6">
         <v>5</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>44</v>
       </c>
       <c r="F33" s="7">
         <v>2500000</v>
       </c>
-      <c r="G33" s="7"/>
-      <c r="H33" s="8"/>
+      <c r="G33" s="7">
+        <v>2000000.0</v>
+      </c>
+      <c r="H33" s="8">
+        <v>80.0</v>
+      </c>
       <c r="I33" s="7">
-        <v>2500000</v>
+        <v>500000.0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="6">
         <v>25</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="6">
         <v>6</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>45</v>
       </c>
       <c r="F34" s="7">
         <v>12838624000</v>
       </c>
       <c r="G34" s="7">
-        <v>5337087368.0</v>
+        <v>10314324274.0</v>
       </c>
       <c r="H34" s="8">
-        <v>41.57</v>
+        <v>80.34</v>
       </c>
       <c r="I34" s="7">
-        <v>7501536632.0</v>
+        <v>2524299726.0</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="6">
         <v>26</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="6">
         <v>7</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E35" s="5" t="s">
         <v>46</v>
       </c>
       <c r="F35" s="7">
-        <v>6762171000</v>
+        <v>8771155000</v>
       </c>
       <c r="G35" s="7">
-        <v>1242885646.0</v>
+        <v>3112924439.0</v>
       </c>
       <c r="H35" s="8">
-        <v>18.38</v>
+        <v>35.49</v>
       </c>
       <c r="I35" s="7">
-        <v>5519285354.0</v>
+        <v>5658230561.0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="9"/>
       <c r="B36" s="10" t="s">
         <v>47</v>
       </c>
       <c r="C36" s="9"/>
       <c r="D36" s="9"/>
       <c r="E36" s="10"/>
       <c r="F36" s="11">
-        <v>20249665000</v>
+        <v>23125249000</v>
       </c>
       <c r="G36" s="11">
-        <v>6657022283.12</v>
+        <v>13579742882.0</v>
       </c>
       <c r="H36" s="12">
-        <v>32.87</v>
+        <v>58.72</v>
       </c>
       <c r="I36" s="11">
-        <v>13592642716.88</v>
+        <v>9545506118.0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="13"/>
       <c r="B37" s="14" t="s">
         <v>48</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="14"/>
       <c r="F37" s="15">
-        <v>31823036000</v>
+        <v>35338691000</v>
       </c>
       <c r="G37" s="15">
-        <v>10254254081.12</v>
+        <v>20339002973.0</v>
       </c>
       <c r="H37" s="16">
-        <v>32.22</v>
+        <v>57.55</v>
       </c>
       <c r="I37" s="15">
-        <v>21568781918.88</v>
+        <v>14999688027.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">